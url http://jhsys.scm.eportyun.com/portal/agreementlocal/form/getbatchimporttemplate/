--- v0 (2026-07-27)
+++ v1 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c2c2c8ef36e4971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ad09c56ba5a4893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AgreementLocal" sheetId="1" r:id="Rfa2115708f7e4d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="AgreementLocal" sheetId="1" r:id="R26ca071a6ee64154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t xml:space="preserve">名称(name)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">船东(carrierid)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">订舱代理(bookingagentid)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">起运港(portofloadingcode)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">海外代理(overseasagentid)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">目的港(finaldestinationcode)</x:t>
   </x:si>
   <x:si>
@@ -116,51 +116,51 @@
   </x:si>
   <x:si>
     <x:t xml:space="preserve">USD</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">BILL</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">1</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">35</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2026-01-01</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">2026-12-31</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">示例行，导入前请按实际修改或删除本行</x:t>
   </x:si>
 </x:sst>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rac0adde7a3554ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfa2115708f7e4d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6a980f9c30e04930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26ca071a6ee64154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row>
       <x:c t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c t="s">